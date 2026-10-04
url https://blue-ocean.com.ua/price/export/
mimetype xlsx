--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -17251,51 +17251,51 @@
       </c>
       <c r="B580">
         <v>36088</v>
       </c>
       <c r="C580" t="s">
         <v>1188</v>
       </c>
       <c r="D580">
         <v>24</v>
       </c>
       <c r="E580" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>959</v>
       </c>
       <c r="B581">
         <v>36122</v>
       </c>
       <c r="C581" t="s">
         <v>1190</v>
       </c>
       <c r="D581">
-        <v>185</v>
+        <v>214</v>
       </c>
       <c r="E581" t="s">
         <v>1191</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>327</v>
       </c>
       <c r="B582">
         <v>36095</v>
       </c>
       <c r="C582" t="s">
         <v>1192</v>
       </c>
       <c r="D582">
         <v>195</v>
       </c>
       <c r="E582" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>807</v>
@@ -17353,51 +17353,51 @@
       </c>
       <c r="B586">
         <v>36074</v>
       </c>
       <c r="C586" t="s">
         <v>1200</v>
       </c>
       <c r="D586">
         <v>200</v>
       </c>
       <c r="E586" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>959</v>
       </c>
       <c r="B587">
         <v>36121</v>
       </c>
       <c r="C587" t="s">
         <v>1202</v>
       </c>
       <c r="D587">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="E587" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>11</v>
       </c>
       <c r="B588">
         <v>36112</v>
       </c>
       <c r="C588" t="s">
         <v>1204</v>
       </c>
       <c r="D588">
         <v>463</v>
       </c>
       <c r="E588" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>735</v>
@@ -27446,51 +27446,51 @@
       </c>
       <c r="B580">
         <v>36088</v>
       </c>
       <c r="C580" t="s">
         <v>2298</v>
       </c>
       <c r="D580">
         <v>24</v>
       </c>
       <c r="E580" t="s">
         <v>2299</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>959</v>
       </c>
       <c r="B581">
         <v>36122</v>
       </c>
       <c r="C581" t="s">
         <v>2300</v>
       </c>
       <c r="D581">
-        <v>185</v>
+        <v>214</v>
       </c>
       <c r="E581" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>327</v>
       </c>
       <c r="B582">
         <v>36095</v>
       </c>
       <c r="C582" t="s">
         <v>2302</v>
       </c>
       <c r="D582">
         <v>195</v>
       </c>
       <c r="E582" t="s">
         <v>2303</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>807</v>
@@ -27548,51 +27548,51 @@
       </c>
       <c r="B586">
         <v>36074</v>
       </c>
       <c r="C586" t="s">
         <v>2310</v>
       </c>
       <c r="D586">
         <v>200</v>
       </c>
       <c r="E586" t="s">
         <v>2311</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>959</v>
       </c>
       <c r="B587">
         <v>36121</v>
       </c>
       <c r="C587" t="s">
         <v>2312</v>
       </c>
       <c r="D587">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="E587" t="s">
         <v>2313</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>11</v>
       </c>
       <c r="B588">
         <v>36112</v>
       </c>
       <c r="C588" t="s">
         <v>2314</v>
       </c>
       <c r="D588">
         <v>463</v>
       </c>
       <c r="E588" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>735</v>